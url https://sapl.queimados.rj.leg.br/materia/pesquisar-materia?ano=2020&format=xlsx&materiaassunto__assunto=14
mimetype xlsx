--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -54,310 +54,310 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cacau</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/33/cmq_se-2020-req169-ver.cac.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/33/cmq_se-2020-req169-ver.cac.doc</t>
   </si>
   <si>
     <t>Outorga medalha Governador Leonel Brizola ao Tenente Coronel André Araújo de Oliveira.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/34/cmq_se-2020-req174-ver.cac.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/34/cmq_se-2020-req174-ver.cac.doc</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a:_x000D_
 01. Dine Estela Moreira Moraes Santos;_x000D_
 02. Dr. Gabriel Fernandes Amorim (Médico de Terapia Intensiva);_x000D_
 03. CB PM Edson Rodrigues Silva  – RG 95.818;_x000D_
 04. Adilson Pereira Rêgo;_x000D_
 05. Jorge Maia;_x000D_
 06. Marcos Antônio Ferreira da Silva;_x000D_
 07. Sidonil Francisco Filho;_x000D_
 08. Emygdio Cerqueira Filho;_x000D_
 09. Paulo Roberto Braga de Oliveira;_x000D_
 10. Marcos Pereira da Silva;_x000D_
 11. Lorena Braga Raposo;_x000D_
 12. Vital Juarês Ferreira Raposo;_x000D_
 13. Rogéria Levandosshy Braga Raposo;_x000D_
 14. Marcelo da Silva Fernandes;_x000D_
 15. Maria das Dores Lima;_x000D_
 16. Claudomiro Martins da Silva – EM MEMÓRIA_x000D_
 17. Estela Cristina Silva da Silveira Leal;_x000D_
 18. Gelson Dias Leal;_x000D_
 19. Júlio César Barboza da Silva;_x000D_
 20. Júlio César Ferreira da Silva;_x000D_
 21. Carlos Roberto Alexandre dos Santos;_x000D_
 22. Valter Eulálio;_x000D_
 23. Júlio Silvio Pessanha;_x000D_
 24. Carlos de França Vilela;_x000D_
 25. Cláudio Rezende Barbosa;_x000D_
 26. Delzanir Barbosa Fonseca – IN MEMORIUM_x000D_
 27. Tânia Maria de Oliveira;_x000D_
 28. Naiara Ghyahy;_x000D_
 29. Bruna Carla Pepe de Brito Silva;_x000D_
 30. Bianca Toledo Fortes Leal;_x000D_
 31. Josemária Santos;_x000D_
 32. Lígia de Paula Fernandes;_x000D_
 33. Sandra Helena Gonçalves; e_x000D_
 34. Anderson Bernardo de Oliveira.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/</t>
+    <t>http://sapl.queimados.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Concessão de medalha Governador Leonel de Moura Brizola aos Ilmos. Srs.:_x000D_
 1. 2º Sargento PM Alexandre Félix - RG 65.538; e_x000D_
 2. 2º Sargento PM Christiano Lázaro Santos de jesus - RG 63.235.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/40/cmq_se-2020-req179-ver.jop.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/40/cmq_se-2020-req179-ver.jop.doc</t>
   </si>
   <si>
     <t>Concessão de Moção de aplausos ao SD PM Dan Wesley Haniel Barbosa.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/35/cmq_se-2020-req180-ver.cac.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/35/cmq_se-2020-req180-ver.cac.doc</t>
   </si>
   <si>
     <t>Concessão de Moção de Aplausos ao Comando da Polícia Ambiental:_x000D_
 1. 2º SGT PM Sérgio Henrique Santiago Veiga - RG: 69.325;_x000D_
 2. CB PM Lorena Ferreira Corrêa da Silva - RG: 88.797; e_x000D_
 3. CB PM Alex Sandro Ter - RG: 98.230.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Concessão de medalha Governador Leonel de Moura Brizola ao Ilmo. Sr. Tenente Coronel PM Alexandre Mescolin dos Santos.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Getúlio do Tutu</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/41/cmq_se-2020-req185-ver.get.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/41/cmq_se-2020-req185-ver.get.doc</t>
   </si>
   <si>
     <t>Concessão de Moção de Aplausos aos Ilmos:_x000D_
 1. Valdemir do Nascimento Cunha;_x000D_
 2. Carlos Machado de Oliveira;_x000D_
 3. Dra. Lívia Guedes Simões;_x000D_
 4. Perla de Castro Vieira Peres; e_x000D_
 5. Banda de Rock na Rua.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/37/cmq_se-2020-req186-ver.cac.docx</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/37/cmq_se-2020-req186-ver.cac.docx</t>
   </si>
   <si>
     <t>Concessão de Moção de Aplausos aos Ilmos. Srs. funcionários da SEMADA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Antônio Almeida</t>
   </si>
   <si>
     <t>Concessão de Moção de Aplausos aos Ilmos. Srs.:_x000D_
 1. CB PM Francisco Lopes Corrêa Júnior - RG 93329 - 24º BPM; e_x000D_
 2. CB PM Luiz Cláudio Soares de Almeida - RG 101644 - 24º BPM.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Maurício do Vila</t>
   </si>
   <si>
     <t>Concessão de Moção de Aplausos a Ilma. Dra. Larissa Evelyn da Silva Oliveira - Miss RJ de las Américas 2020.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/38/cmq_se-2020-req190-ver.cac.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/38/cmq_se-2020-req190-ver.cac.doc</t>
   </si>
   <si>
     <t>Concessão de medalha Governador Leonel de Moura Brizola ao Ilmo. Sr. Jair Messias Bolsonaro - Presidente da República do Brasil.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Morie</t>
   </si>
   <si>
     <t>Concessão de medalha Governador Leonel de Moura Brizola aos Ilmos. Srs. Manoel Gonçalves e Sueli de Oliveira Gonçalves.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Rogerinho Primo</t>
   </si>
   <si>
     <t>Concessão de medalha Governador Leonel de Moura Brizola ao Ilmo. Sr.: 2º Sargento PM Murilo Lima Mazzalla.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/42/cmq_se-2020-req195-ver.get.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/42/cmq_se-2020-req195-ver.get.doc</t>
   </si>
   <si>
     <t>Concessão de medalha Governador Leonel de Moura Brizola ao Ilmo. Sr. Rubens Lima Filho - Presidente do PDT Queimados.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Dra. Fátima</t>
   </si>
   <si>
     <t>Concessão de medalha Governador Leonel de Moura Brizola ao Ilmo. Sr. 3º Sargento PM Jean Carlo dos Santos Barboza.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Wilsinho Três Fontes</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/4/requerimento_2020_medalha_darcy_cap_jade_reis__-_wilsinho.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/4/requerimento_2020_medalha_darcy_cap_jade_reis__-_wilsinho.doc</t>
   </si>
   <si>
     <t>Concessão de medalha Professor Darcy Ribeiro ao Ilmo. Sr. Jade Reis de Oliveira.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/7/pdl006_2020-titulo_enfermeiro_leandro_mendes_martins.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/7/pdl006_2020-titulo_enfermeiro_leandro_mendes_martins.doc</t>
   </si>
   <si>
     <t>Outorga título honorífico de Cidadão Queimadense ao enfermeiro Leandro Mendes Martins.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/5/req_titulo_capitao_pm_jade_reis_de_oliveira.doc</t>
+    <t>http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/5/req_titulo_capitao_pm_jade_reis_de_oliveira.doc</t>
   </si>
   <si>
     <t>Outorga título honorífico de Cidadão Queimadense Capitão PM Jade Reis de Oliveira - RG 82.481.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -664,68 +664,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/33/cmq_se-2020-req169-ver.cac.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/34/cmq_se-2020-req174-ver.cac.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/40/cmq_se-2020-req179-ver.jop.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/35/cmq_se-2020-req180-ver.cac.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/41/cmq_se-2020-req185-ver.get.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/37/cmq_se-2020-req186-ver.cac.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/38/cmq_se-2020-req190-ver.cac.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/42/cmq_se-2020-req195-ver.get.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/4/requerimento_2020_medalha_darcy_cap_jade_reis__-_wilsinho.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/7/pdl006_2020-titulo_enfermeiro_leandro_mendes_martins.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/5/req_titulo_capitao_pm_jade_reis_de_oliveira.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/33/cmq_se-2020-req169-ver.cac.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/34/cmq_se-2020-req174-ver.cac.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/40/cmq_se-2020-req179-ver.jop.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/35/cmq_se-2020-req180-ver.cac.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/41/cmq_se-2020-req185-ver.get.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/37/cmq_se-2020-req186-ver.cac.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/38/cmq_se-2020-req190-ver.cac.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/42/cmq_se-2020-req195-ver.get.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/4/requerimento_2020_medalha_darcy_cap_jade_reis__-_wilsinho.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/7/pdl006_2020-titulo_enfermeiro_leandro_mendes_martins.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.queimados.rj.leg.br/media/sapl/public/materialegislativa/2020/5/req_titulo_capitao_pm_jade_reis_de_oliveira.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="115.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>